--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -36,74 +36,74 @@
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is the sponsor of The </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Bourbon </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Raffle (the “Raffle”). </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is a not-for-profit corporation located in northwest Ohio and is qualified as a 501(c)(3) exempt organization. All proceeds from this Raffle will be used in the operation of </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">programs and services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EBB250" w14:textId="10A33ACB" w:rsidR="00AE4FC2" w:rsidRDefault="00AE4FC2" w:rsidP="00AE4FC2">
+    <w:p w14:paraId="11EBB250" w14:textId="67029676" w:rsidR="00AE4FC2" w:rsidRDefault="00AE4FC2" w:rsidP="00AE4FC2">
       <w:r>
         <w:t xml:space="preserve">2. Raffle Overview. The Raffle is for one (1) bottle of the Weller Millenium.  One Raffle winner will be awarded the bottle of the Weller Millenium. Raffle tickets are $100 each. Raffle tickets will be sold by </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">beginning </w:t>
       </w:r>
       <w:r w:rsidR="006A4F0F">
         <w:t>Monday, September 14</w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">until </w:t>
       </w:r>
       <w:r w:rsidR="006A4F0F">
         <w:t xml:space="preserve">Monday, November </w:t>
       </w:r>
-      <w:r w:rsidR="008E46EC">
-        <w:t>9</w:t>
+      <w:r w:rsidR="002521DA">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(or until all 1,000 tickets are sold).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F117F2" w14:textId="3F9B521D" w:rsidR="00AE4FC2" w:rsidRDefault="00AE4FC2" w:rsidP="00AE4FC2">
       <w:r>
         <w:t xml:space="preserve">3. Eligibility. Any person 21 years of age or older, residing where the Raffle is not prohibited, may purchase a Raffle ticket (“Ticket”) to be entered in the Raffle. </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reserves the right to require proof of age upon the purchase of a Ticket and reserves the right to refuse to sell a Ticket to any individual not believed to be an eligible participant. An affidavit of eligibility shall be required from the Ticket Holder who wins the Prize. If the winning Ticket Holder is not eligible, then such winning Ticket Holder will not receive the Prize and </w:t>
       </w:r>
       <w:r w:rsidR="00690916">
         <w:t xml:space="preserve">Maumee Valley Habitat for Humanity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will draw until an eligible Ticket Holder is selected. </w:t>
       </w:r>
       <w:r w:rsidR="001B4DA1">
@@ -312,52 +312,54 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE4FC2"/>
+    <w:rsid w:val="00191DFD"/>
     <w:rsid w:val="001B4DA1"/>
     <w:rsid w:val="001D1C47"/>
+    <w:rsid w:val="002521DA"/>
     <w:rsid w:val="00284BA0"/>
     <w:rsid w:val="00327934"/>
     <w:rsid w:val="004A5358"/>
     <w:rsid w:val="005538EF"/>
     <w:rsid w:val="00631F1C"/>
     <w:rsid w:val="00690916"/>
     <w:rsid w:val="00695875"/>
     <w:rsid w:val="006A4F0F"/>
     <w:rsid w:val="008E46EC"/>
     <w:rsid w:val="009C68D8"/>
     <w:rsid w:val="00A454AC"/>
     <w:rsid w:val="00AE4FC2"/>
     <w:rsid w:val="00B156F2"/>
     <w:rsid w:val="00EE4150"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -1595,70 +1597,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1350</Words>
-  <Characters>6777</Characters>
+  <Words>1212</Words>
+  <Characters>6915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8113</CharactersWithSpaces>
+  <CharactersWithSpaces>8111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bonnie Berland</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>